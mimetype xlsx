--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="93">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -115,50 +115,224 @@
     <t>Cria o cargo de Assessor Jurídico Geral da Câmara Municipal, altera os Anexos III e IV da Lei Municipal nº 1305/2011 e dá outras providências</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/430/lei_municipal_no_1416-2015_industria_vila_verde.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivos para o desenvolvimento econômico e social do município e dá outras providências</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/431/lei_municipal_no_1417-2015_nac.pdf</t>
   </si>
   <si>
     <t>Acrescenta os incisos XIV a XXII e o parágrafo 1º, ao artigo 2º da Lei Municipal nº 1304/2011, que cria o cargo de ASSESSOR TÉCNICO-CONSULTIVO para lotação no Núcleo de Atendimento ao Cidadão (NAC), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/432/lei_municipal_no_1418-2015_iptu.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA ART. 1º DA LEI Nº 1398/2014 QUE ALTEROU O INCISO I E § 1º DO AT. 3º DA LEI 1237/2009 QUE “INSTITUI O PROGRAMA ESPECIAL DE PARCELAMENTO DE TRIBUTOS NO MUNICÍPIO DE RIO PRETO/MG E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/433/lei_municipal_no_1419-2015_plano_decenal.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Plano Decenal Municipal de Educação de Rio Preto-MG.”</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/434/lei_municipal_no_1420-2015_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização de crédito especial no valor de R$ 15.000,00.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/435/lei_municipal_no_1421-2015_revisao_subsidios_funcionarios_camara.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre Revisão Geral Anual dos vencimentos dos servidores da Câmara Municipal de Rio Preto, nos termos do art. 37, X da Constituição Federal de 1988.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/436/lei_municipal_no_1422-2015_iptu.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA ART. 1º DA LEI Nº 1398/2014 QUE ALTEROU O INCISO I E § 1º DO AT. 3º DA LEI 1237/2009 QUE “INSTITUI O PROGRAMA ESPECIAL DE PARCELAMENTO DE TRIBUTOS NO MUNICÍPIO DE RIO PRETO/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/437/lei_municipal_no_1423-2015_ldo_2016.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2016 e dá outras providências</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/438/lei_municipal_no_1424-2015_abertura_credito_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a realizar abertura de Crédito Adicional Suplementar</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/439/lei_municipal_no_1425-2015_credito_especial_sport_12.000.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização de crédito especial no valor de R$ 12.000,00</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/440/lei_municipal_no_1426-2015_incentivos_para_construcao_em_area.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder Executivo Municipal a conceder incentivos para o desenvolvimento econômico e social do município e dá outras providências</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/441/lei_municipal_no_1427_2015_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art 1º da Lei 1149/05 que alterou o art. 4º da Lei 1068/2003 que “institui no Município de Rio preto a Contribuição da Iluminação Pública prevista no artigo 149 – A da Constituição Federal</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>Altera o art. 3º da Lei 1068/2003 que “institui no Município de Rio preto a Contribuição da Iluminação Pública prevista no artigo 149 –A da Constituição Federal</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/444/lei_municipal_no_1429-2015_subvencoes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/443/lei_municipal_no_1430_2015.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a concessão de benefícios eventuais no âmbito da Política de Assistência Social no Município de Rio Preto – MG e dá outras providências</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/445/lei_municipal_no_1431-2015_-_orcamento_2016.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2016</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/446/lei_municipal_no_1432_2015_credito_suplementar.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -462,68 +636,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/426/lei_municipal_no_1412-2015_ldo_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/427/lei_municipal_no_1413-participacao_popular.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/428/lei_municipal_no_1414-2015_adequacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/430/lei_municipal_no_1416-2015_industria_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/431/lei_municipal_no_1417-2015_nac.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/426/lei_municipal_no_1412-2015_ldo_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/427/lei_municipal_no_1413-participacao_popular.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/428/lei_municipal_no_1414-2015_adequacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/430/lei_municipal_no_1416-2015_industria_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/431/lei_municipal_no_1417-2015_nac.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/432/lei_municipal_no_1418-2015_iptu.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/433/lei_municipal_no_1419-2015_plano_decenal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/434/lei_municipal_no_1420-2015_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/435/lei_municipal_no_1421-2015_revisao_subsidios_funcionarios_camara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/436/lei_municipal_no_1422-2015_iptu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/437/lei_municipal_no_1423-2015_ldo_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/438/lei_municipal_no_1424-2015_abertura_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/439/lei_municipal_no_1425-2015_credito_especial_sport_12.000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/440/lei_municipal_no_1426-2015_incentivos_para_construcao_em_area.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/441/lei_municipal_no_1427_2015_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/444/lei_municipal_no_1429-2015_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/443/lei_municipal_no_1430_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/445/lei_municipal_no_1431-2015_-_orcamento_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2015/446/lei_municipal_no_1432_2015_credito_suplementar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -645,60 +819,420 @@
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>