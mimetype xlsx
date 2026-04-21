--- v1 (2026-03-04)
+++ v2 (2026-04-21)
@@ -51,456 +51,456 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/179/lei_municipal_no_1579_2020.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/179/lei_municipal_no_1579_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto ou com efeitos de tiro no Município de Rio Preto-MG.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/180/lei_municipal_no_1580_2020_-_credito_especial_contribuicao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/180/lei_municipal_no_1580_2020_-_credito_especial_contribuicao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 60.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/181/lei_municipal_no_1581_2020-_plano_de_saude.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/181/lei_municipal_no_1581_2020-_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a custear e contratar plano de saúde para os servidores da Câmara Municipal de Rio Preto e seus dependentes e dá outras providências</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/182/lei_municipal_no_1582_2020.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/182/lei_municipal_no_1582_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivos para o desenvolvimento econômico e social do Município e dá outras providencias.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/183/lei_municipal_no_1583_2020_-_em_-_codema.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/183/lei_municipal_no_1583_2020_-_em_-_codema.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reestruturação do CODEMA, sobre a política de proteção, conservação e controle do meio ambiente, da melhoria da qualidade de vida no município de rio preto, estado de minas gerais, e da outras providencias</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/184/lei_municipal_no_1584_2020_-_controle_frota_pmrp.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/184/lei_municipal_no_1584_2020_-_controle_frota_pmrp.pdf</t>
   </si>
   <si>
     <t>Disciplina procedimentos de controle, fiscalização e padronização de bem móvel da frota e transporte municipal e dá outras providências</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/185/lei_municipal_no_1585_2020_-_ldo.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/185/lei_municipal_no_1585_2020_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021 e estabelece outras providências</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/186/lei_municipal_no_1586_2020_subvencao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/186/lei_municipal_no_1586_2020_subvencao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.576/2019, que “Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/187/lei_municipal_no_1587_2020_revisao_subsidios_agentes_politicos_sem_reajuste.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/187/lei_municipal_no_1587_2020_revisao_subsidios_agentes_politicos_sem_reajuste.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios mensais de Prefeito, Vice-Prefeito, Vereadores e Secretários Municipais, para a Legislatura de 2021-2024 e dá outras providencias</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/188/lei_municipal_no_1588_2020_-_cadastro_cutural.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/188/lei_municipal_no_1588_2020_-_cadastro_cutural.pdf</t>
   </si>
   <si>
     <t>Institui o cadastro cultural do município de Rio Preto e da outras providências</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/189/lei_municipal_no_1589_2020_suspensao_cobranca.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/189/lei_municipal_no_1589_2020_suspensao_cobranca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a isentar a cobrança dos bens públicos municipais concedidos (locados) de forma onerosa, em todo o Município de Rio Preto-MG, em face da Pandemia de COVID-19 e dá outras providencias</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/190/lei_municipal_no_1590_2020_subvencao_2.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/190/lei_municipal_no_1590_2020_subvencao_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.586/2020, que “Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/191/lei_municipal_no_1591_2020_-_abertura_de_credito_especial_50000_com_emenda.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/191/lei_municipal_no_1591_2020_-_abertura_de_credito_especial_50000_com_emenda.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 50.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/192/lei_municipal_no_1592_2020_-__denomina_rua.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/192/lei_municipal_no_1592_2020_-__denomina_rua.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público no município de Rio Preto/MG</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/193/lei_municipal_no_1593_2020_-_portas_de_aco.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/193/lei_municipal_no_1593_2020_-_portas_de_aco.pdf</t>
   </si>
   <si>
     <t>Determina a instalação de portas ou grades de aço nas fachadas externas dos estabelecimentos bancários e outras instituições financeiras localizados no município de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/194/lei_municipal_no_1594_2020.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/194/lei_municipal_no_1594_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivos para o desenvolvimento econômico e social do Município e dá outras providencias</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/195/lei_municipal_no_1595_2020_-_denomina_quadra_vila_verde.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/195/lei_municipal_no_1595_2020_-_denomina_quadra_vila_verde.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva no Bairro Vila Verde, em Rio Preto-MG</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/196/lei_municipal_no_1596_2020_credito_suplementar.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/196/lei_municipal_no_1596_2020_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no valor de R$ 235.000,00 (duzentos e trinta e cinco mil reais) e dá outras providências. (EMENDA MODIFICATIVA)</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/197/lei_municipal_no_1597_2020_-_guardioes_da_natureza.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/197/lei_municipal_no_1597_2020_-_guardioes_da_natureza.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a Instituir o Programa "Guardiões da Natureza" no município de Rio Preto-MG e dá outras providências</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/198/lei_municipal_no_1598_-_libras.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/198/lei_municipal_no_1598_-_libras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização, no âmbito deste Município, da Língua Brasileira de Sinais - LIBRAS, e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/199/lei_municipal_no_1599_2020_combate_e_prevencao_a__corrupcao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/199/lei_municipal_no_1599_2020_combate_e_prevencao_a__corrupcao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da política municipal de combate e prevenção à corrupção no município de Rio Preto-MG</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/200/lei_municipal_no_1600_2020_dispoe_denominacao_santo_antonio_das_varejas.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/200/lei_municipal_no_1600_2020_dispoe_denominacao_santo_antonio_das_varejas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no Núcleo Urbano de Santo Antônio das Varejas</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão via facebook, reapresentação via rádio, das reuniões ordinárias, extraordinárias, especiais, solenes, seminários e audiências públicas a serem realizadas pela câmara municipal de Rio Preto-MG</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal da Agricultura Familiar”, a ser celebrada, anualmente, na semana que compreende o dia 24 de julho e dá outras providências</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/258/lei_municipal_no_1603_incentivo_a_energia_solar.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/258/lei_municipal_no_1603_incentivo_a_energia_solar.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de incentivo ao uso de energia solar.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/259/lei_municipal_no_1604_2020_institui_a_semana_municipal_de_valorizacao_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/259/lei_municipal_no_1604_2020_institui_a_semana_municipal_de_valorizacao_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Valorização da Pessoa Idosa, no âmbito do Legislativo do Município de Rio Preto-MG, e dá providências correlatas.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/260/lei_municipal_no_1605_2020_cabos_fios.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/260/lei_municipal_no_1605_2020_cabos_fios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de remoção dos cabos e fiação aérea, excedentes e sem uso, instalados por concessionárias e/ou permissionárias que operam ou utilizam rede aérea, no município de Rio Preto - MG e dá outras providências</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/261/lei_municipal_no_1606_2020_subvencao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/261/lei_municipal_no_1606_2020_subvencao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.586/2020, que “Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências.”</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/262/lei_municipal_no_1607_2020_decoro_parlamentar.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/262/lei_municipal_no_1607_2020_decoro_parlamentar.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos disciplinares relativos à Ética e ao Decoro parlamentar, instituiu a Ouvidoria parlamentar legislativa e dá outras providências.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/263/lei_municipal_no_1608_2020_transporte_pacientes_cancer.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/263/lei_municipal_no_1608_2020_transporte_pacientes_cancer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atenção e prioridade em atendimento fora do domicílio aos pacientes portadores de câncer e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/264/lei_municipal_no_1609_2020_-_abertura_de_credito_especial_57.21099.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/264/lei_municipal_no_1609_2020_-_abertura_de_credito_especial_57.21099.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 57.210,99 e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/265/lei_municipal_no_1610_2020_suspensao_cobranca.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/265/lei_municipal_no_1610_2020_suspensao_cobranca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suspender a cobrança dos bens públicos municipais concedidos (locados) de forma onerosa, em todo o Município de Rio Preto-MG, em face da Pandemia de COVID-19 e dá outras providencias</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/266/lei_municipal_no_1611_2020__credito_suplementar.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/266/lei_municipal_no_1611_2020__credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.578 de 27 de novembro de 2019, que “Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2020, a fim de ampliar o limite para abertura de crédito suplementar”.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/267/lei_municipal_no_1612_2020_-_lei_de_subvencoes_2021.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/267/lei_municipal_no_1612_2020_-_lei_de_subvencoes_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/268/lei_municipal_no_1613_2020_loa__-_rio_preto_corrigida_pmrp.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/268/lei_municipal_no_1613_2020_loa__-_rio_preto_corrigida_pmrp.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Rio Preto para exercício financeiro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -807,68 +807,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/179/lei_municipal_no_1579_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/180/lei_municipal_no_1580_2020_-_credito_especial_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/181/lei_municipal_no_1581_2020-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/182/lei_municipal_no_1582_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/183/lei_municipal_no_1583_2020_-_em_-_codema.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/184/lei_municipal_no_1584_2020_-_controle_frota_pmrp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/185/lei_municipal_no_1585_2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/186/lei_municipal_no_1586_2020_subvencao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/187/lei_municipal_no_1587_2020_revisao_subsidios_agentes_politicos_sem_reajuste.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/188/lei_municipal_no_1588_2020_-_cadastro_cutural.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/189/lei_municipal_no_1589_2020_suspensao_cobranca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/190/lei_municipal_no_1590_2020_subvencao_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/191/lei_municipal_no_1591_2020_-_abertura_de_credito_especial_50000_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/192/lei_municipal_no_1592_2020_-__denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/193/lei_municipal_no_1593_2020_-_portas_de_aco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/194/lei_municipal_no_1594_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/195/lei_municipal_no_1595_2020_-_denomina_quadra_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/196/lei_municipal_no_1596_2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/197/lei_municipal_no_1597_2020_-_guardioes_da_natureza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/198/lei_municipal_no_1598_-_libras.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/199/lei_municipal_no_1599_2020_combate_e_prevencao_a__corrupcao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/200/lei_municipal_no_1600_2020_dispoe_denominacao_santo_antonio_das_varejas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/258/lei_municipal_no_1603_incentivo_a_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/259/lei_municipal_no_1604_2020_institui_a_semana_municipal_de_valorizacao_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/260/lei_municipal_no_1605_2020_cabos_fios.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/261/lei_municipal_no_1606_2020_subvencao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/262/lei_municipal_no_1607_2020_decoro_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/263/lei_municipal_no_1608_2020_transporte_pacientes_cancer.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/264/lei_municipal_no_1609_2020_-_abertura_de_credito_especial_57.21099.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/265/lei_municipal_no_1610_2020_suspensao_cobranca.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/266/lei_municipal_no_1611_2020__credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/267/lei_municipal_no_1612_2020_-_lei_de_subvencoes_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/268/lei_municipal_no_1613_2020_loa__-_rio_preto_corrigida_pmrp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/179/lei_municipal_no_1579_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/180/lei_municipal_no_1580_2020_-_credito_especial_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/181/lei_municipal_no_1581_2020-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/182/lei_municipal_no_1582_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/183/lei_municipal_no_1583_2020_-_em_-_codema.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/184/lei_municipal_no_1584_2020_-_controle_frota_pmrp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/185/lei_municipal_no_1585_2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/186/lei_municipal_no_1586_2020_subvencao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/187/lei_municipal_no_1587_2020_revisao_subsidios_agentes_politicos_sem_reajuste.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/188/lei_municipal_no_1588_2020_-_cadastro_cutural.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/189/lei_municipal_no_1589_2020_suspensao_cobranca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/190/lei_municipal_no_1590_2020_subvencao_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/191/lei_municipal_no_1591_2020_-_abertura_de_credito_especial_50000_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/192/lei_municipal_no_1592_2020_-__denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/193/lei_municipal_no_1593_2020_-_portas_de_aco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/194/lei_municipal_no_1594_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/195/lei_municipal_no_1595_2020_-_denomina_quadra_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/196/lei_municipal_no_1596_2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/197/lei_municipal_no_1597_2020_-_guardioes_da_natureza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/198/lei_municipal_no_1598_-_libras.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/199/lei_municipal_no_1599_2020_combate_e_prevencao_a__corrupcao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/200/lei_municipal_no_1600_2020_dispoe_denominacao_santo_antonio_das_varejas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/258/lei_municipal_no_1603_incentivo_a_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/259/lei_municipal_no_1604_2020_institui_a_semana_municipal_de_valorizacao_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/260/lei_municipal_no_1605_2020_cabos_fios.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/261/lei_municipal_no_1606_2020_subvencao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/262/lei_municipal_no_1607_2020_decoro_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/263/lei_municipal_no_1608_2020_transporte_pacientes_cancer.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/264/lei_municipal_no_1609_2020_-_abertura_de_credito_especial_57.21099.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/265/lei_municipal_no_1610_2020_suspensao_cobranca.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/266/lei_municipal_no_1611_2020__credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/267/lei_municipal_no_1612_2020_-_lei_de_subvencoes_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2020/268/lei_municipal_no_1613_2020_loa__-_rio_preto_corrigida_pmrp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="212.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>