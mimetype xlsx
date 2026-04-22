--- v0 (2026-01-12)
+++ v1 (2026-04-22)
@@ -51,504 +51,504 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/178/lm_no_1614_2021_-_nova_estrutura_adm.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/178/lm_no_1614_2021_-_nova_estrutura_adm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa e Organizacional do Município de Rio Preto/MG e dá outras providências</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/177/lm_no_1615_2021_-_revogacao_de_leis.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/177/lm_no_1615_2021_-_revogacao_de_leis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de Leis Municipais que contém vícios de ilegalidade e inconstitucionalidade e dá outras providências</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/176/lm_no_1616_2021_-_minuta_projeto_protocolo_de_intencoes.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/176/lm_no_1616_2021_-_minuta_projeto_protocolo_de_intencoes.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/175/lm_no_1617_2021_-_fumdeb.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/175/lm_no_1617_2021_-_fumdeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB do Município de Rio Preto e dá outras providencias</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/174/lm_no_1618_2021_-_altera_lei_1469.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/174/lm_no_1618_2021_-_altera_lei_1469.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação dos incisos I e III, do art. 10, do art. 12, caput e seu parágrafo único, do art. 13, do art. 14, caput e os seus incisos I, II, III, IV, V, VI, VII, VIII e IX, do art. 19, caput e seu parágrafo único, do art. 20, do art. 21, caput e os incisos I, II, III, IV, V, VI, VII, VIII e IX, e dá nova redação aos art. 31 e 33, e acrescenta o art. 31-A, da Lei nº 1.469, de 25 de agosto de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/173/lm_no_1619_2021_altera_1.614_2021.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/173/lm_no_1619_2021_altera_1.614_2021.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 1.614/2021 e dá outras providências</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/172/lm_no_1620_2021_anistia_rio_preto.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/172/lm_no_1620_2021_anistia_rio_preto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Anistia Fiscal no Município de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/171/lm_no_1621_2021_-_credito_especial_ampar.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/171/lm_no_1621_2021_-_credito_especial_ampar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 27.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/170/lm_no_1622_2021_-_abre_credito_suplementar.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/170/lm_no_1622_2021_-_abre_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.613 de 23 de dezembro de 2020, que “Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2021, a fim de ampliar o limite para abertura de crédito suplementar</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/169/lm_no_1623_2021_credito_adicional.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/169/lm_no_1623_2021_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Suplementares com os recursos do Superávit Financeiro apurado no Balanço Patrimonial do exercício Anterior</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/168/lm_no_1624_2021_bem_imaterial.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/168/lm_no_1624_2021_bem_imaterial.pdf</t>
   </si>
   <si>
     <t>Institui o Registro de Bens Culturais de Natureza Imaterial no âmbito do Município de Rio Preto, Minas Gerais e dá outras providências</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/167/lm_no_1625_2021_-_sistema_municipal_de_cultura_2021.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/167/lm_no_1625_2021_-_sistema_municipal_de_cultura_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Rio Preto, Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/166/lm_no_1626_2021_-_extincao_cargos_comissionados_rio_preto.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/166/lm_no_1626_2021_-_extincao_cargos_comissionados_rio_preto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extinção de cargos de provimento em comissão existentes na Estrutura Administrativa e Funcional do Município de Rio Preto é dá outras providências</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/165/lm_no_1627_2021_-_cessao_trator_funil.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/165/lm_no_1627_2021_-_cessao_trator_funil.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de um trator agrícola para a Associação dos Produtores Rurais da Comunidade de São Miguel do Vale do Funil, e dá outras providências</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/164/lm_no_1628_2021_-_ldo.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/164/lm_no_1628_2021_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/163/lm_no_1629_2021_oficializa_denominacao_logradouros_publicos.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/163/lm_no_1629_2021_oficializa_denominacao_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de logradouros públicos no município de Rio Preto/MG.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/162/lm_no_1630_021_-_denomina_praca.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/162/lm_no_1630_021_-_denomina_praca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no Município de Rio Preto</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/161/lm_no_1631_021_-_denomina_praca.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/161/lm_no_1631_021_-_denomina_praca.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/160/lm_no_1632_2021_anistia_semana_da_conciliacao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/160/lm_no_1632_2021_anistia_semana_da_conciliacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a aplicar os efeitos da Lei Municipal nº 1.620, de 23 de abril de 2021, que “Dispõe sobre a concessão de Anistia Fiscal no Município de Rio Preto e dá outras providências”</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/159/lm_no_1633_2021_-_denomina_predio_publico.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/159/lm_no_1633_2021_-_denomina_predio_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público e dá outras providências</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/158/lm_no_1634_2021_autoriza_pequenos_reparos.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/158/lm_no_1634_2021_autoriza_pequenos_reparos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público a realizar pequenos serviços utilizando equipamentos e veículos integrantes da frota municipal e dá outras providências</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/157/lm_no_1635_2021_dispoe_sobre_a_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/157/lm_no_1635_2021_dispoe_sobre_a_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 44.802,72 e dá outras providências</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/156/lm_no_1636_2021_dispoe_sobre_a_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/156/lm_no_1636_2021_dispoe_sobre_a_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no valor de R$ 131.698,23 (Cento e trinta e um mil seiscentos e noventa e oito reais e vinte e três centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/155/lm_no_1637_2021_anistia_semana_conciliacao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/155/lm_no_1637_2021_anistia_semana_conciliacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a aplicar os efeitos da Lei Municipal nº 1.620, de 23 de abril de 2021, que “Dispõe sobre a concessão de Anistia Fiscal no Município de Rio Preto e dá outras providências”, durante a Semana da Conciliação</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/154/lm_no_1638__-_reformado_-_suplementar_excesso_de_arrecadacao2.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/154/lm_no_1638__-_reformado_-_suplementar_excesso_de_arrecadacao2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no valor de R$ 2.307.260,01 (Dois milhões trezentos e sete mil e duzentos e sessenta reais e um centavo) e dá outras providências</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/153/lm_no_1639_2021_credito_especial.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/153/lm_no_1639_2021_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no valor de R$ 200.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/152/lm_no_1640_2021_-_revisao_subsidios_funcionarios_camara.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/152/lm_no_1640_2021_-_revisao_subsidios_funcionarios_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Revisão Geral Anual dos vencimentos dos servidores da Câmara Municipal de Rio Preto, nos termos do art. 37, X da Constituição Federal de 1988</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/151/lm_no_1641_2021_-_lei_de_diarias.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/151/lm_no_1641_2021_-_lei_de_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e estabelece a forma e critérios para a indenização das despesas de viagens a serviço ou interesse da Câmara Municipal de Rio Preto e a concessão de diárias aos servidores e agentes políticos no seu âmbito, e dá outras providências</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/150/lm_no_1642_2021_-_impletar_o_sim.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/150/lm_no_1642_2021_-_impletar_o_sim.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.371/2013 e estabelece as novas Diretrizes para o Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no Município de Rio Preto e contém outras providências</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/149/lm_no_1643_2021_aquisicao_terreno_creche.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/149/lm_no_1643_2021_aquisicao_terreno_creche.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito Especial no valor de R$ 405.000,00 (Quatrocentos e cinco mil reais) e dá outras providências</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/148/lm_no_1644_-_com_emendas.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/148/lm_no_1644_-_com_emendas.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/147/lm_no_1645_2021_-_ppa_2022.2025-_rio_preto.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/147/lm_no_1645_2021_-_ppa_2022.2025-_rio_preto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/146/lm_no_1646_2021_altera_1613_35.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/146/lm_no_1646_2021_altera_1613_35.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 1.622 de 27 de abril de 2021 que modifica o inc. I do art. 5º da Lei nº 1.613 de 23 de dezembro de 2020, que “Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2021</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/145/lm_no_1647_2021_autoriza_cessao_acispes.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/145/lm_no_1647_2021_autoriza_cessao_acispes.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bem público em favor da Agência de Cooperação Intermunicipal em Saúde Pé de Serra – ACISPES e dá outras providências</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/144/lm_no_1648_2021_altera_redacao_1622.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/144/lm_no_1648_2021_altera_redacao_1622.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 1.622 de 27 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/143/lm_no_1649_2021_credito_especial_400.000.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/143/lm_no_1649_2021_credito_especial_400.000.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 400.000,00 (quatrocentos mil reais) e dá outras providências</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/142/lm_no_1650_2021_abertura_credito_70.000.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/142/lm_no_1650_2021_abertura_credito_70.000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no valor de R$ 70.000,00 (setenta mil reais) e dá outras providências</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/141/lm_no_1651_2021_ratifica_adesao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/141/lm_no_1651_2021_ratifica_adesao.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções da Agência de Cooperação Intermunicipal em Saúde Pé da Serra/ ACISPES, nos termos e para os fins da Lei nº 11.107/2005 e dá outras providências</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/140/lm_no_1652_2021_ratifica_adesao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/140/lm_no_1652_2021_ratifica_adesao.pdf</t>
   </si>
   <si>
     <t>Ratifica a adesão do Município de Rio Preto a Agência de Cooperação Intermunicipal em Saúde Pé da Serra / ACISPES, nos termos e para os fins da Lei nº 11.107/2005 e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -855,68 +855,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/178/lm_no_1614_2021_-_nova_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/177/lm_no_1615_2021_-_revogacao_de_leis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/176/lm_no_1616_2021_-_minuta_projeto_protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/175/lm_no_1617_2021_-_fumdeb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/174/lm_no_1618_2021_-_altera_lei_1469.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/173/lm_no_1619_2021_altera_1.614_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/172/lm_no_1620_2021_anistia_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/171/lm_no_1621_2021_-_credito_especial_ampar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/170/lm_no_1622_2021_-_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/169/lm_no_1623_2021_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/168/lm_no_1624_2021_bem_imaterial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/167/lm_no_1625_2021_-_sistema_municipal_de_cultura_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/166/lm_no_1626_2021_-_extincao_cargos_comissionados_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/165/lm_no_1627_2021_-_cessao_trator_funil.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/164/lm_no_1628_2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/163/lm_no_1629_2021_oficializa_denominacao_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/162/lm_no_1630_021_-_denomina_praca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/161/lm_no_1631_021_-_denomina_praca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/160/lm_no_1632_2021_anistia_semana_da_conciliacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/159/lm_no_1633_2021_-_denomina_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/158/lm_no_1634_2021_autoriza_pequenos_reparos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/157/lm_no_1635_2021_dispoe_sobre_a_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/156/lm_no_1636_2021_dispoe_sobre_a_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/155/lm_no_1637_2021_anistia_semana_conciliacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/154/lm_no_1638__-_reformado_-_suplementar_excesso_de_arrecadacao2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/153/lm_no_1639_2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/152/lm_no_1640_2021_-_revisao_subsidios_funcionarios_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/151/lm_no_1641_2021_-_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/150/lm_no_1642_2021_-_impletar_o_sim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/149/lm_no_1643_2021_aquisicao_terreno_creche.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/148/lm_no_1644_-_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/147/lm_no_1645_2021_-_ppa_2022.2025-_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/146/lm_no_1646_2021_altera_1613_35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/145/lm_no_1647_2021_autoriza_cessao_acispes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/144/lm_no_1648_2021_altera_redacao_1622.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/143/lm_no_1649_2021_credito_especial_400.000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/142/lm_no_1650_2021_abertura_credito_70.000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/141/lm_no_1651_2021_ratifica_adesao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/140/lm_no_1652_2021_ratifica_adesao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/178/lm_no_1614_2021_-_nova_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/177/lm_no_1615_2021_-_revogacao_de_leis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/176/lm_no_1616_2021_-_minuta_projeto_protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/175/lm_no_1617_2021_-_fumdeb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/174/lm_no_1618_2021_-_altera_lei_1469.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/173/lm_no_1619_2021_altera_1.614_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/172/lm_no_1620_2021_anistia_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/171/lm_no_1621_2021_-_credito_especial_ampar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/170/lm_no_1622_2021_-_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/169/lm_no_1623_2021_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/168/lm_no_1624_2021_bem_imaterial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/167/lm_no_1625_2021_-_sistema_municipal_de_cultura_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/166/lm_no_1626_2021_-_extincao_cargos_comissionados_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/165/lm_no_1627_2021_-_cessao_trator_funil.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/164/lm_no_1628_2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/163/lm_no_1629_2021_oficializa_denominacao_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/162/lm_no_1630_021_-_denomina_praca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/161/lm_no_1631_021_-_denomina_praca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/160/lm_no_1632_2021_anistia_semana_da_conciliacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/159/lm_no_1633_2021_-_denomina_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/158/lm_no_1634_2021_autoriza_pequenos_reparos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/157/lm_no_1635_2021_dispoe_sobre_a_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/156/lm_no_1636_2021_dispoe_sobre_a_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/155/lm_no_1637_2021_anistia_semana_conciliacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/154/lm_no_1638__-_reformado_-_suplementar_excesso_de_arrecadacao2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/153/lm_no_1639_2021_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/152/lm_no_1640_2021_-_revisao_subsidios_funcionarios_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/151/lm_no_1641_2021_-_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/150/lm_no_1642_2021_-_impletar_o_sim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/149/lm_no_1643_2021_aquisicao_terreno_creche.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/148/lm_no_1644_-_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/147/lm_no_1645_2021_-_ppa_2022.2025-_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/146/lm_no_1646_2021_altera_1613_35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/145/lm_no_1647_2021_autoriza_cessao_acispes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/144/lm_no_1648_2021_altera_redacao_1622.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/143/lm_no_1649_2021_credito_especial_400.000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/142/lm_no_1650_2021_abertura_credito_70.000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/141/lm_no_1651_2021_ratifica_adesao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2021/140/lm_no_1652_2021_ratifica_adesao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>