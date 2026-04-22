--- v0 (2026-01-11)
+++ v1 (2026-04-22)
@@ -51,384 +51,384 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/108/lm_n_1684_2023_dispoe_sobre_a_criacao_de_cargos_cmrp.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/108/lm_n_1684_2023_dispoe_sobre_a_criacao_de_cargos_cmrp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos Cargos de Porteiro e Recepcionista e acréscimo de mais um Cargo de Auxiliar de Serviços Gerais no Quadro de Cargos de Provimento Efetivo da Câmara Municipal, alterando a Lei Municipal nº 1.469, de 25 de agosto de 2017, para modificar a redação do inciso VII e incluir os incisos IX e X ao artigo 10, e incluir os artigos 22-A, 24-A, 28-A e 29-A, e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/107/lm_no_1685_2023_-_altera_1456_2017_operador_de_maquina.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/107/lm_no_1685_2023_-_altera_1456_2017_operador_de_maquina.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.456/2017 que Institui a Gratificação de produtividade aos Motoristas e dá outras providências</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/106/lm_no_1686_2023_-_autorizacao_para_contratacao_por_tempo_determinado.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/106/lm_no_1686_2023_-_autorizacao_para_contratacao_por_tempo_determinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Rio Preto a realizar contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/105/lm_no_1687_-_2023_-_revisao_subsidios_funcionarios_camara.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/105/lm_no_1687_-_2023_-_revisao_subsidios_funcionarios_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Revisão Geral Anual dos vencimentos dos servidores e subsídios dos vereadores da Câmara Municipal de Rio Preto, nos termos do art. 37, X da Constituição Federal de 1988</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/104/lm_no_1688_-_semana_de_incentivo_as_bicicletas_1.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/104/lm_no_1688_-_semana_de_incentivo_as_bicicletas_1.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo e dá outras providências</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/103/lm_no_1689_2023_-_anisia_fiscal_rio_preto_2023_refis.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/103/lm_no_1689_2023_-_anisia_fiscal_rio_preto_2023_refis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Anistia Fiscal no Município de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/102/lm_no_1690_2023_-_finisa.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/102/lm_no_1690_2023_-_finisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/101/lm_no_1691_2023_compdec_rio_preto_2023.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/101/lm_no_1691_2023_compdec_rio_preto_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do Município de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/100/lm_no_1692_-_conselho_tutelar_de_rio_preto_versao_mpmg.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/100/lm_no_1692_-_conselho_tutelar_de_rio_preto_versao_mpmg.pdf</t>
   </si>
   <si>
     <t>Estabelece a Estrutura e o Funcionamento do Conselho Tutelar do Município de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/99/lm_no_1693_2023_-_reestruturacao_codema_rio_preto.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/99/lm_no_1693_2023_-_reestruturacao_codema_rio_preto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 6º da Lei Municipal nº 1.655/2022 que “Dispõe sobre a reestruturação do Conselho Municipal de Defesa do Meio Ambiente do Município de Rio Preto (CODEMA) e dá outras providências</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/98/lm_no_1694_fazenda_carmo_rio_preto_versal_final_19_05_2023.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/98/lm_no_1694_fazenda_carmo_rio_preto_versal_final_19_05_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da área de expansão urbana no âmbito do Município de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/97/lm_no_1695_2023_ocupacao_urbana_app_rio_preto.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/97/lm_no_1695_2023_ocupacao_urbana_app_rio_preto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação das Áreas Urbanas Consolidadas (AUC) e a definição das Áreas de Preservação Permanente (APP) em Áreas Urbanas Consolidadas (AUC), nos termos de que estabelece a Constituição Federal, a Lei nº 6.938/1981, Lei nº 12.651/2012 e a Lei nº 14.285/2021</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/96/lm_no_1696_2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/96/lm_no_1696_2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/95/lm_no_1697_2023_-_margen_da_rodovia_mg_353_rio_preto.docx_novo.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/95/lm_no_1697_2023_-_margen_da_rodovia_mg_353_rio_preto.docx_novo.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Município de Rio Preto as disposições constantes da Lei Federal nº 13.913/2019 que altera a Lei Federal nº 6.766/79, para assegurar o direito de permanência de edificações na faixa não edificável contígua às faixas de domínio público de rodovias e estabelece limite de faixa não edificável</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/94/lm_no_1698_2023_-_altera_jornada_de_trabalho_assistente_social_cras_rio_preto.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/94/lm_no_1698_2023_-_altera_jornada_de_trabalho_assistente_social_cras_rio_preto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a jornada de trabalho do cargo público de Assistente Social descrito no Edital de Processo Seletivo nº 01/2017 e dá outras providências</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/93/lm_no_1699_2023_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/93/lm_no_1699_2023_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 69.871,90 e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/92/lm_no_1700_2023_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/92/lm_no_1700_2023_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal n° 14.434/22 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/91/lm_no_1701-2023_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/91/lm_no_1701-2023_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 45, dando-lhe nova redação, e acrescenta o art. 45-A, da Lei nº 1.469, de 25 de agosto de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/90/lm_no_1702_2023_altera_loa_2022.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/90/lm_no_1702_2023_altera_loa_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.683/2022 que “Estima a receita e fixa a despesa do Município de Rio Preto para o exercício financeiro de 2023” e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/89/lm_no_1703_2023_-_revoga_lm_1634.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/89/lm_no_1703_2023_-_revoga_lm_1634.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.634 de 12 de agosto de 2021 que “Autoriza o Poder Público a realizar pequenos serviços utilizando equipamentos e veículos integrantes da frota municipal e dá outras providencias”.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/88/lm_no_1705_2023_-_liberdade_economica.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/88/lm_no_1705_2023_-_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bem público do Município de Rio Preto para a Associação dos Produtores Rurais do Vale de São Pedro do Taguá, e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de direitos de liberdade econômica, prevista na lei federal Nº 13.874, de 20 de setembro de 2019 e da lei estadual nº 23.959, de 27 de setembro de 2021. amplia o alcance das garantias fundamentais à livre iniciativa e ao livre exercício de atividade econômica</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/86/lm_1706_2023.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/86/lm_1706_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios mensais de Prefeito, Vice-Prefeito, Vereadores e Secretários Municipais, para a Legislatura de 2025-2028 e dá outras providencias</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/85/lm_no_1707_2023_lei_subvencoes_2024.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/85/lm_no_1707_2023_lei_subvencoes_2024.pdf</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/84/lm_no_1708_2023_-_loa_2024.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/84/lm_no_1708_2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/83/lm_no_1709_2023_-_alteracao_do_anexos_da_ldo_compatibilidade.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/83/lm_no_1709_2023_-_alteracao_do_anexos_da_ldo_compatibilidade.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo de Metas e Prioridades, o Anexo de Metas Fiscais e o Anexo de Riscos Fiscais à Lei nº 1.696, de 10 de julho de 2023, que estabelece as Diretrizes Orçamentárias para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/82/lm_no_1710_2023_-_farmaceutico.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/82/lm_no_1710_2023_-_farmaceutico.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse da gratificação especial, a ser concedida ao servidor Farmacêutico Diretor Responsável Técnico pela Unidade do Programa "Farmácia de Minas" no município de Rio Preto.”</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/81/lm_no_1711_2023_-_saude_bucal.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/81/lm_no_1711_2023_-_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do poder executivo do município de Rio Preto, a gratificação de incentivo aos indicadores de Desempenho da Saúde Bucal, com base na Portaria GM/MS Nº. 960/2023 e dá outras providencias</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/80/lm_no_1712_2023_-_doacao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/80/lm_no_1712_2023_-_doacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização fundiária no âmbito do Município de Rio Preto, autorizando a doação de imóveis públicos mediante o reconhecimento e legitimação da posse existente e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -735,68 +735,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/108/lm_n_1684_2023_dispoe_sobre_a_criacao_de_cargos_cmrp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/107/lm_no_1685_2023_-_altera_1456_2017_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/106/lm_no_1686_2023_-_autorizacao_para_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/105/lm_no_1687_-_2023_-_revisao_subsidios_funcionarios_camara.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/104/lm_no_1688_-_semana_de_incentivo_as_bicicletas_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/103/lm_no_1689_2023_-_anisia_fiscal_rio_preto_2023_refis.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/102/lm_no_1690_2023_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/101/lm_no_1691_2023_compdec_rio_preto_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/100/lm_no_1692_-_conselho_tutelar_de_rio_preto_versao_mpmg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/99/lm_no_1693_2023_-_reestruturacao_codema_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/98/lm_no_1694_fazenda_carmo_rio_preto_versal_final_19_05_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/97/lm_no_1695_2023_ocupacao_urbana_app_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/96/lm_no_1696_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/95/lm_no_1697_2023_-_margen_da_rodovia_mg_353_rio_preto.docx_novo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/94/lm_no_1698_2023_-_altera_jornada_de_trabalho_assistente_social_cras_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/93/lm_no_1699_2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/92/lm_no_1700_2023_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/91/lm_no_1701-2023_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/90/lm_no_1702_2023_altera_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/89/lm_no_1703_2023_-_revoga_lm_1634.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/88/lm_no_1705_2023_-_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/86/lm_1706_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/85/lm_no_1707_2023_lei_subvencoes_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/84/lm_no_1708_2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/83/lm_no_1709_2023_-_alteracao_do_anexos_da_ldo_compatibilidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/82/lm_no_1710_2023_-_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/81/lm_no_1711_2023_-_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/80/lm_no_1712_2023_-_doacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/108/lm_n_1684_2023_dispoe_sobre_a_criacao_de_cargos_cmrp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/107/lm_no_1685_2023_-_altera_1456_2017_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/106/lm_no_1686_2023_-_autorizacao_para_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/105/lm_no_1687_-_2023_-_revisao_subsidios_funcionarios_camara.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/104/lm_no_1688_-_semana_de_incentivo_as_bicicletas_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/103/lm_no_1689_2023_-_anisia_fiscal_rio_preto_2023_refis.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/102/lm_no_1690_2023_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/101/lm_no_1691_2023_compdec_rio_preto_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/100/lm_no_1692_-_conselho_tutelar_de_rio_preto_versao_mpmg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/99/lm_no_1693_2023_-_reestruturacao_codema_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/98/lm_no_1694_fazenda_carmo_rio_preto_versal_final_19_05_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/97/lm_no_1695_2023_ocupacao_urbana_app_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/96/lm_no_1696_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/95/lm_no_1697_2023_-_margen_da_rodovia_mg_353_rio_preto.docx_novo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/94/lm_no_1698_2023_-_altera_jornada_de_trabalho_assistente_social_cras_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/93/lm_no_1699_2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/92/lm_no_1700_2023_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/91/lm_no_1701-2023_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/90/lm_no_1702_2023_altera_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/89/lm_no_1703_2023_-_revoga_lm_1634.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/88/lm_no_1705_2023_-_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/86/lm_1706_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/85/lm_no_1707_2023_lei_subvencoes_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/84/lm_no_1708_2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/83/lm_no_1709_2023_-_alteracao_do_anexos_da_ldo_compatibilidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/82/lm_no_1710_2023_-_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/81/lm_no_1711_2023_-_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2023/80/lm_no_1712_2023_-_doacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>