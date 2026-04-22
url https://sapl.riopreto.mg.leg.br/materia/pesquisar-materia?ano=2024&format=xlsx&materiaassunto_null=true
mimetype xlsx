--- v0 (2026-01-12)
+++ v1 (2026-04-22)
@@ -51,147 +51,147 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/53/lm_no_1713_-_2024_-_revisao_subsidios_funcionarios_camara.doc</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/53/lm_no_1713_-_2024_-_revisao_subsidios_funcionarios_camara.doc</t>
   </si>
   <si>
     <t>Dispõe Sobre Revisão Geral Anual dos subsídios dos vereadores e vencimentos dos servidores da Câmara Municipal de Rio Preto, nos termos do art. 37, X da Constituição Federal de 1988</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/54/lm_no_1714_2024_-_altera_subvencoes_2023.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/54/lm_no_1714_2024_-_altera_subvencoes_2023.pdf</t>
   </si>
   <si>
     <t>Altera a LEI MUNICIPAL Nº 1.707, de 21 de dezembro de 2023, que “Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências”</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/55/lm_no_1715_2024_-_pensao_por_morte_municipio.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/55/lm_no_1715_2024_-_pensao_por_morte_municipio.pdf</t>
   </si>
   <si>
     <t>Regulariza o pagamento de benefícios previdenciários aos servidores e dependentes de servidores não vinculados ao regime geral de previdência social e dá outras providências</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/56/lm_no_1716_2024_-_altera_subvencoes.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/56/lm_no_1716_2024_-_altera_subvencoes.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 1.714, de 21 de fevereiro de 2024, que “Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências”</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/57/lm_no_1717_2024-_meia-entrada.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/57/lm_no_1717_2024-_meia-entrada.pdf</t>
   </si>
   <si>
     <t>Institui a meia-entrada para pessoas de baixa renda, inscritas no Cadastro Único para Programas Sociais do Governo Federal, residentes e domiciliadas em Rio Preto, e dá outras providências</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/58/lm_no_1718_2024_-_transporte.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/58/lm_no_1718_2024_-_transporte.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio-Transporte para os Servidores Públicos da Câmara Municipal de Rio Preto – MG e dá outras providências</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/59/lm_no_1719_2024_denomina_creche.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/59/lm_no_1719_2024_denomina_creche.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Creche Pública Municipal</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.708/2023 que “Estima a receita e fixa a despesa do Município de Rio Preto para o exercício financeiro de 2024” e dá outras providências</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/61/lm_no_1721_2024_-_aldir_blanc_credito_especial.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/61/lm_no_1721_2024_-_aldir_blanc_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 56.047,23 e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -498,68 +498,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/53/lm_no_1713_-_2024_-_revisao_subsidios_funcionarios_camara.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/54/lm_no_1714_2024_-_altera_subvencoes_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/55/lm_no_1715_2024_-_pensao_por_morte_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/56/lm_no_1716_2024_-_altera_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/57/lm_no_1717_2024-_meia-entrada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/58/lm_no_1718_2024_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/59/lm_no_1719_2024_denomina_creche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/61/lm_no_1721_2024_-_aldir_blanc_credito_especial.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/53/lm_no_1713_-_2024_-_revisao_subsidios_funcionarios_camara.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/54/lm_no_1714_2024_-_altera_subvencoes_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/55/lm_no_1715_2024_-_pensao_por_morte_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/56/lm_no_1716_2024_-_altera_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/57/lm_no_1717_2024-_meia-entrada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/58/lm_no_1718_2024_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/59/lm_no_1719_2024_denomina_creche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2024/61/lm_no_1721_2024_-_aldir_blanc_credito_especial.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="167" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>