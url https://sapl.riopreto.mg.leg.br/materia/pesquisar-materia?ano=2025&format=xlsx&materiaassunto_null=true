--- v1 (2026-03-04)
+++ v2 (2026-04-22)
@@ -51,1169 +51,1169 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 1.614/2021 e nº 1.664/2022, com a reestruturação administrativa e organizacional do Município, cria e extingue cargos comissionados e altera os vencimentos dos cargos comissionados no Município de Rio Preto/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora - Md</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_n_002_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_n_002_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores da Câmara Municipal de Rio Preto._x000D_
 Data de apresentação: 10/02/2025_x000D_
 Autor: Mesa Diretora</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CHARLES ALBERTO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n_003_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n_003_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Jovem do Campo no Municipio de Rio Preto - MG e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RODRIGO MAGALHÃES TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_004_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_004_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de vencimentos dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_n__05_2025..pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_n__05_2025..pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal (REFIS 2025) do Município de Rio Preto e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ONDINA DALVA PAIVA DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_n_006_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_n_006_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratuidade no transporte público municipal para pessoas com deficiência física e idosos, e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_n_007_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_n_007_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da fabricação, comercialização e uso de linhas cortantes para empinar pipas e estabelece penalidades.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_008_2025_-_dispoes_sobre_a_criacao_do_procampo.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_008_2025_-_dispoes_sobre_a_criacao_do_procampo.pdf</t>
   </si>
   <si>
     <t>Cria o Procampo – Programa Municipal de Apoio ao Desenvolvimento Rural no município de Rio Preto/MG, com objetivo de incentivar o desenvolvimento rural por meio de assistência técnica, subsídios e regularização ambiental.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Acrescenta o inciso IV ao Art. 78 da Lei Municipal nº 1.183/2007, para conceder um dia de folga ao servidor público municipal na data de seu aniversário.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_no_010_2025_ondina_frota_veiculo.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_no_010_2025_ondina_frota_veiculo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle de fluxo da frota de veículos pertencentes ao Município de Rio Preto - MG e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_no_011_2025-_auxilio_saude.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_no_011_2025-_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Auxílio Saúde aos Servidores da Câmara Municipal de Rio Preto.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_no_012_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_no_012_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre funcionamento de Cemitérios no Município de Rio Preto, estabelece normas para concessão, implantação e funcionamento de cemitérios parque e cemitérios privados e determina outras providencias</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_no_13_de_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_no_13_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2026 e dá outras providencias</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>WELLINGTON DE SOUZA NACARATE DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_no_014_2025_wellington.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_no_014_2025_wellington.pdf</t>
   </si>
   <si>
     <t>Institui o atendimento prioritário para Pessoas Atípicas nos estabelecimentos públicos e privados no âmbito do município de Rio Preto MG e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_15_de_2025.docx</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_15_de_2025.docx</t>
   </si>
   <si>
     <t>Prorroga a Vigência do Plano Municipal de Educação e dá Outras Providências</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_016_2025_-_placas_inauguracao.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_016_2025_-_placas_inauguracao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inclusão do nome dos vereadores nas placas de inauguração de obras públicas realizadas no Município de Rio Preto – MG e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_no__17_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_no__17_2025.pdf</t>
   </si>
   <si>
     <t>Revoga alteração de carga horária do cargo de nutricionista, disposta na LM 1042/2003.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_18_2025_1.docx</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_18_2025_1.docx</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Idoso</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_019_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_019_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal do Idoso;</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_no__020_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_no__020_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização das etapas e modalidades de ensino oferecidas pela Escola Municipal Dr. Afonso Pena Junior, localizada no município de Rio Preto, MG dando outras providencias</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção, alteração de lotação e criação de órgãos e cargos de provimento em comissão na estrutura Administrativa e Funcional do Município de Rio Preto e dá outras providencias</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_no_022_2025_-_iniciativa_popular.docx</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_no_022_2025_-_iniciativa_popular.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA PÚBLICA MUNICIPAL PARA A GARANTIA, PROTEÇÃO E AMPLIAÇÃO DOS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_023_2025_altera_cod_trib_iss.docx</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_023_2025_altera_cod_trib_iss.docx</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, LM nº 1.170/2006, regulamentando os serviços de loteria e os serviços relacionados a plataformas tecnológicas credenciadas, dando outras providencias</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_no_24_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_no_24_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Processo Legislativo Eletrônico, no âmbito do Município de Rio Preto/MG</t>
   </si>
   <si>
     <t>JOSE BENEDITO PINTO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no_025_2025_-_limitacao_andar.docx</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no_025_2025_-_limitacao_andar.docx</t>
   </si>
   <si>
     <t>Altera a LM 1648/2017.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_026_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_026_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 6º DA LEI MUNICIPAL Nº 1.655/2022 QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE DO MUNICÍPIO DE RIO PRETO (CODEMA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_27_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_27_2025.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da Lei Municipal número. 1.171 de 2006, em razão de apontamento de inconstitucionalidade pelo Ministério Público do Estado de MG</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO PÚBLICO DE LOTERIA MUNICIPAL DE RIO PRETO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_029_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_029_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COBRANÇA DO PREÇO DE SERVIÇO PÚBLICO PELA COLETA, TRANSPORTE E DESTINAÇÃO FINAL DE ENTULHOS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_030_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_030_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE TAXA PELA EXECUÇÃO DE SERVIÇOS DE LIMPEZA DE TERRENOS PARTICULARES PELO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_031_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_031_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA IMPRENSA OFICIAL DO MUNICÍPIO DE RIO PRETO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_no_032_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_no_032_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA EXECUÇÃO DE MÚSICAS E LETRAS QUE ESTIMULEM A PRÁTICA DE CRIME E USO DE DROGAS, FAÇAM APOLOGIA AO SEXO, E/OU VULGARIZEM A FIGURA DA MULHER, NO ÂMBITO DAS ESCOLAS PÚBLICAS, DO MUNICÍPIO DE RIO PRETO/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_033_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_033_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DE ALIMENTAÇÃO PARA ALUNOS DE BAIXA RENDA DURANTE AS FÉRIAS ESCOLARES NO MUNICÍPIO DE RIO PRETO/MG</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_no_034_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_no_034_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Preto/MG a estabelecer, firmar e celebrar Termo de Convênio de Cooperação ou Consórcio com o Município limítrofe de Valença/RJ e dá outras providências</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_numero_35_de_2025_1.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_numero_35_de_2025_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Preto/MG a estabelecer, firmar e celebrar Termo de Convênio de Cooperação ou Consórcio com o Município limítrofe de Olaria/MG e dá outras providências</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_numero_36_de_2025_1.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_numero_36_de_2025_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Preto/MG a estabelecer, firmar e celebrar Termo de Convênio de Cooperação ou Consórcio com o Município limítrofe de Santa Bárbara do Monte Verde/MG e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_numero_37_de_2025_1.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_numero_37_de_2025_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Preto/MG a estabelecer, firmar e celebrar Termo de Convênio de Cooperação ou Consórcio com o Município limítrofe de Santa Rita de Jacutinga/MG e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_numero_38_de_2025_2.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_numero_38_de_2025_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Preto/MG a estabelecer, firmar e celebrar Termo de Convênio de Cooperação ou Consórcio com o Município limítrofe de Belmiro Braga/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_no_039_2025_loteria_municipal.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_no_039_2025_loteria_municipal.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço Público de Loteria Municipal de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_041_2025_-_calcadao.docx</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_041_2025_-_calcadao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um calçadão na cidade de Rio Preto/MG, impedindo o trânsito de veículos no trecho do logradouro em que se situa, exceto em ocasiões especiais.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de logomarca oficial do Município de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_no_045_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_no_045_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivos para o desenvolvimento econômico e social do Município e dá outras providencias</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Dispõe sobre a orientação da rota turística do “Caminho do Comércio” no Município de Rio Preto, como forma de valorização da identidade turística e do patrimônio histórico-cultural local, e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_lei_no_047-2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_lei_no_047-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas protetivas e procedimentos para casos de violência contra os profissionais da educação no município de Rio Preto/MG, denominados “SOS Educação”</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_no_048-2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_no_048-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Utilidade Pública para à ONG Amor Tem 4 Patas Rio Preto/Parapeúna e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/224/pl_049_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/224/pl_049_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Pessoa com Deficiência CMDPD e a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência – FMDPD do município de Rio Preto/MG e dá outras providências</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/225/pl_050_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/225/pl_050_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Mulher – CMDM</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/228/ppa_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/228/ppa_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Rio Preto para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/231/pl_052_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/231/pl_052_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.733 de 17 de dezembro de 2024 que Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2025, a fim de ampliar o limite para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/229/loa_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/229/loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/243/pl_054_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/243/pl_054_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de alimentação escolar aos professores e demais profissionais da educação em efetivo exercício nas escolas públicas municipais de Rio Preto, Minas Gerais, e dá outras providências</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/242/pl_055_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/242/pl_055_2025.pdf</t>
   </si>
   <si>
     <t>Nomeia o campo de futebol da localidade do Funil com a designação de “Domingos Gomes Ferreira”, popularmente conhecido como “Dorinho”.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/241/pl_056_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/241/pl_056_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade no atendimento aos portadores de diabetes para a realização de exames médicos que necessitam de jejum total em estabelecimentos públicos e privados do município de Rio Preto</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/240/pl_057_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/240/pl_057_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal para a Ação Climática.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Ratifica Protocolo de Intenções ACISPES</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/239/pl_059_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/239/pl_059_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de taxa pela execução de serviços de limpeza de terrenos particulares pelo Município e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/237/pl_060_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/237/pl_060_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da execução de músicas e letras que façam apologia ao crime de racismo, que estimulem o uso de drogas e a prática de sexo, e/ou vulgarizem a figura da mulher, no âmbito das escolas públicas, do município de Rio Preto/MG e dá outras providências</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PROJETO INEXISTENTE</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/235/pl_062_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/235/pl_062_2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público no município de Rio Preto/MG.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/234/pl_063_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/234/pl_063_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização de propaganda pública do serviço público do Município de Rio Preto/MG e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/233/pl_064_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/233/pl_064_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento e a declaração de utilidade pública de entidades civis sem fins lucrativos no âmbito do Município de Rio Preto e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/232/pl_065_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/232/pl_065_2025.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Leite" no Município de Rio Preto - MG.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/230/pl_66_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/230/pl_66_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.734/2024, que “Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_068.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_068.pdf</t>
   </si>
   <si>
     <t>Autoria a abertura de crédito suplementar no valor de R$ 39.115,93 (trinta e nove mil, cento e quinze reais e noventa e três centavos) e dá outras providencias</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_no_012_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_no_012_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Recuperação Fiscal do Município de Rio Preto – REFIS 2025, estabelece regras para adesão e benefícios, e dá outras providências.</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/14/emenda_modificativa_n_001_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/14/emenda_modificativa_n_001_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao Projeto de Lei 008/2025, o _x000D_
 qual “Dispõe sobre a criação do Procampo – _x000D_
 Programa Municipal de Apoio ao Desenvolvimento _x000D_
 Rural e dá providências”.</t>
   </si>
   <si>
     <t>Emenda SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/15/emenda_supressiva_n_002_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/15/emenda_supressiva_n_002_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 003/2025, que suprime os incisos VII a XIII do Art. 3º, conforme redação apresentada. Autoria: Rodrigo Magalhães Teixeira e Ondina Dalva Paiva de Almeida.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/47/lei_municipal_no_1735_2025_-_comercializacao_fogos_artificio.docx</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/47/lei_municipal_no_1735_2025_-_comercializacao_fogos_artificio.docx</t>
   </si>
   <si>
     <t>Proíbe o manuseio, comercialização, utilização, a queima e a soltura de fogos de artifício e artefatos pirotécnicos que emitam qualquer tipo de som, gerando poluição sonora, como estouros e estampidos no Município Rio Preto/MG e dá outras providências</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/48/lm_no_1737_2025_revisao_geral_anual.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/48/lm_no_1737_2025_revisao_geral_anual.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Revisão Geral Anual dos vencimentos dos servidores da Câmara Municipal de Rio Preto, nos termos do art. 37, X da Constituição Federal de 1988</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/49/lm_no_1738_-_institui_o_dia_municipal_do_jovem_do_campo_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/49/lm_no_1738_-_institui_o_dia_municipal_do_jovem_do_campo_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Jovem do Campo e dá outras providências</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/46/lm_no_1740_2025_refis.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/46/lm_no_1740_2025_refis.pdf</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/37/lm_no_1741_2025_-_dispoes_sobre_a_criacao_do_procampo_finalizado.docx</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/37/lm_no_1741_2025_-_dispoes_sobre_a_criacao_do_procampo_finalizado.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Procampo – Programa Municipal de Apoio ao Desenvolvimento Rural e dá providências</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/38/lm_no_1742_-_folga_aniversario.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/38/lm_no_1742_-_folga_aniversario.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Inciso IV, ao Art. 78, da Lei Municipal nº 1.183/2007 e dá outras providências. (Folga no dia do Aniversário)</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/39/lm_no_1743_2025_-_pme.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/39/lm_no_1743_2025_-_pme.pdf</t>
   </si>
   <si>
     <t>Prorroga o Plano Decenal de Educação</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/40/lm_no_1744_de_2025_nutricionista.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/40/lm_no_1744_de_2025_nutricionista.pdf</t>
   </si>
   <si>
     <t>Revoga a alteração da carga horária do cargo de Nutricionista, disposta na Lei Municipal nº 1.042/2003, dando outras providências</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/41/lm_no_1745_2025_-_modalidades_de_ensino_afonso_pena.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/41/lm_no_1745_2025_-_modalidades_de_ensino_afonso_pena.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização das Etapas e Modalidades de ensino Oferecidas pela Escola Municipal Dr. Afonso Pena Junior, localizada no Municipio de Rio Preto, estado de Minas Gerais</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/42/lm_no_1746_2025_-_reestrutura_administrativa.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/42/lm_no_1746_2025_-_reestrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção, alteração de lotação e criação de órgãos e cargos de provimento em comissão na Estrutura Administrativa e Funcional do Município de Rio Preto é dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/43/lei_municipal_no_1747_2025_de_23_de_junho_de_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/43/lei_municipal_no_1747_2025_de_23_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, Lei n° 1.170/2006, regulamentando os serviços de loteria e os serviços relacionados a plataformas tecnológicas credenciadas, dando outras providências</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/44/lei_municipal_1748_de_29_de_julho_de_2025_w._2.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/44/lei_municipal_1748_de_29_de_julho_de_2025_w._2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Processo Legislativo Eletrônico, no âmbito do Município de Rio Preto/MG</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/45/lei_municipal_1749_de_29_de_julho_de_2025_ass.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/45/lei_municipal_1749_de_29_de_julho_de_2025_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/62/lm_no_1750_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/62/lm_no_1750_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da fabricação, comercialização e uso de linhas cortantes para empinar pipas e estabelece penalidades</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/65/lei_municipal_1751_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/65/lei_municipal_1751_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inclusão do nome dos vereadores nas placas de inauguração de obras públicas realizadas no Município de Rio Preto – MG e dá outras providências</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/64/lei_municipal_1752_de_13_de_agosto_de_2025__ok.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/64/lei_municipal_1752_de_13_de_agosto_de_2025__ok.pdf</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/63/lm_no_1753_2025_imprensa_oficial.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/63/lm_no_1753_2025_imprensa_oficial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Imprensa Oficial do Município de Rio Preto e dá outras providências</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/76/lm_no_1754_2025_cemiterio.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/76/lm_no_1754_2025_cemiterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento de Cemitérios no Município de Rio Preto/MG, estabelece normas para concessão, implantação e funcionamento de cemitérios-parques e cemitérios privados e determina outras providências</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/77/lm_no_1755_2025_-_conselho_idoso.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/77/lm_no_1755_2025_-_conselho_idoso.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Idoso, no âmbito do município de Rio Preto</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/78/lm_no_1756_2025_-_fundo_m_do_idoso.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/78/lm_no_1756_2025_-_fundo_m_do_idoso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal do Idoso e dá outras providências</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/79/lm_no_1757_2025_revoga_dispositivos_1171.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/79/lm_no_1757_2025_revoga_dispositivos_1171.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da Lei Municipal nº 1.171/2006, em razão de apontamento de inconstitucionalidade pelo Ministério Público do Estado de MG.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/201/lm_no_1759_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/201/lm_no_1759_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.733 de 17 de dezembro de 2024 que Estima a Receita e Fixa a Despesa do Município de Rio Preto para o exercício financeiro de 2025, a fim de ampliar o limite para abertura de crédito suplementar</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/213/lm_no_1760_2025_codema.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/213/lm_no_1760_2025_codema.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 6º da Lei Municipal nº 1.655/2022 que “Dispõe sobre a reestruturação do Conselho Municipal de Defesa do Meio Ambiente do Município de Rio Preto (CODEMA) e dá outras providências”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/212/lm_no_1761_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/212/lm_no_1761_2025.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/211/lm_no_1762_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/211/lm_no_1762_2025.pdf</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/210/lm_no_1763_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/210/lm_no_1763_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Preto/MG a estabelecer, firmar e celebrar Termo de Convênio de Cooperação ou Consórcio com o Município limítrofe de Santa Bárbara do Monte Verde/MG e dá outras providências</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/209/lm_no_1764_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/209/lm_no_1764_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio Preto/MG a estabelecer, firmar e celebrar Termo de Convênio de Cooperação ou Consórcio com o Município limítrofe de Santa Rita de Jacutinga/MG e dá outras providências</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/208/lm_no_1765_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/208/lm_no_1765_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Rio Preto/MG a estabelecer, firmar e celebrar Termo de Convênio de Cooperação ou Consórcio com o município limítrofe de Belmiro Braga/MG e dá outras providencias.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/222/lm_no_1767_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/222/lm_no_1767_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um calçadão na cidade de Rio Preto/MG e dá outras providencias</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/221/lm_no_1768_2025_caaminho_do_comercio.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/221/lm_no_1768_2025_caaminho_do_comercio.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/220/lm_no_1769_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/220/lm_no_1769_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de proteção e procedimentos para casos de violência contra os profissionais da educação no município de Rio Preto/MG, denominados “SOS Educação</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/219/lm_no_1770_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/219/lm_no_1770_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Pessoa com Deficiência CMDPD e a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência – FMDPD do município de Rio Preto/MG e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/218/lm_no_1771_2025_cmdm.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/218/lm_no_1771_2025_cmdm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Mulher – CMDM.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/217/lm_no_1774_2025_protocolo_acispes.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/217/lm_no_1774_2025_protocolo_acispes.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções da Agência de Cooperação Intermunicipal em Saúde Pé da Serra/ ACISPES, nos termos e para os fins da Lei nº 11.107/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/216/lm_no_1775_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/216/lm_no_1775_2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público no município de Rio Preto/MG</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/205/lm_no_1778_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/205/lm_no_1778_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição da execução de músicas e letras que façam apologia ao crime de racismo, que estimulem o uso de drogas e a prática de sexo, e/ou vulgarizem a figura da mulher, no âmbito das escolas públicas, do município de Rio Preto/MG e dá outras providências".</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/204/lm_no_1781_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/204/lm_no_1781_2025.pdf</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/203/lm_no_1782_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/203/lm_no_1782_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município de Rio Preto para o período de 2026 a 2029</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do município de Rio Preto para o exercício financeiro de 2026. LOA 2026</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/214/lm_no_1784_2025.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/214/lm_no_1784_2025.pdf</t>
   </si>
   <si>
     <t>Autoria a abertura de crédito suplementar no valor de R$ 39.115,93 (trinta e nove mil, cento e quinze reais e noventa e três centavos) e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1520,68 +1520,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_n_002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_004_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_n__05_2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_n_006_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_n_007_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_008_2025_-_dispoes_sobre_a_criacao_do_procampo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_no_010_2025_ondina_frota_veiculo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_no_011_2025-_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_no_012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_no_014_2025_wellington.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_15_de_2025.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_016_2025_-_placas_inauguracao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_no__17_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_18_2025_1.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_no__020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_no_022_2025_-_iniciativa_popular.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_023_2025_altera_cod_trib_iss.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no_025_2025_-_limitacao_andar.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_029_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_030_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_031_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_no_032_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_033_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_no_034_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_numero_35_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_numero_36_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_numero_37_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_numero_38_de_2025_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_no_039_2025_loteria_municipal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_041_2025_-_calcadao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_no_045_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_lei_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/224/pl_049_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/225/pl_050_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/228/ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/231/pl_052_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/229/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/243/pl_054_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/242/pl_055_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/241/pl_056_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/240/pl_057_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/239/pl_059_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/237/pl_060_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/235/pl_062_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/234/pl_063_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/233/pl_064_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/232/pl_065_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/230/pl_66_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_068.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_no_012_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/14/emenda_modificativa_n_001_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/15/emenda_supressiva_n_002_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/47/lei_municipal_no_1735_2025_-_comercializacao_fogos_artificio.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/48/lm_no_1737_2025_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/49/lm_no_1738_-_institui_o_dia_municipal_do_jovem_do_campo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/46/lm_no_1740_2025_refis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/37/lm_no_1741_2025_-_dispoes_sobre_a_criacao_do_procampo_finalizado.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/38/lm_no_1742_-_folga_aniversario.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/39/lm_no_1743_2025_-_pme.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/40/lm_no_1744_de_2025_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/41/lm_no_1745_2025_-_modalidades_de_ensino_afonso_pena.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/42/lm_no_1746_2025_-_reestrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/43/lei_municipal_no_1747_2025_de_23_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/44/lei_municipal_1748_de_29_de_julho_de_2025_w._2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/45/lei_municipal_1749_de_29_de_julho_de_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/62/lm_no_1750_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/65/lei_municipal_1751_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/64/lei_municipal_1752_de_13_de_agosto_de_2025__ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/63/lm_no_1753_2025_imprensa_oficial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/76/lm_no_1754_2025_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/77/lm_no_1755_2025_-_conselho_idoso.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/78/lm_no_1756_2025_-_fundo_m_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/79/lm_no_1757_2025_revoga_dispositivos_1171.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/201/lm_no_1759_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/213/lm_no_1760_2025_codema.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/212/lm_no_1761_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/211/lm_no_1762_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/210/lm_no_1763_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/209/lm_no_1764_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/208/lm_no_1765_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/222/lm_no_1767_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/221/lm_no_1768_2025_caaminho_do_comercio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/220/lm_no_1769_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/219/lm_no_1770_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/218/lm_no_1771_2025_cmdm.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/217/lm_no_1774_2025_protocolo_acispes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/216/lm_no_1775_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/205/lm_no_1778_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/204/lm_no_1781_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/203/lm_no_1782_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/214/lm_no_1784_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_n_002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_004_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_n__05_2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_n_006_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_n_007_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_008_2025_-_dispoes_sobre_a_criacao_do_procampo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_no_010_2025_ondina_frota_veiculo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_no_011_2025-_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_no_012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_no_014_2025_wellington.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_15_de_2025.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_016_2025_-_placas_inauguracao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_no__17_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_18_2025_1.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_no__020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_no_022_2025_-_iniciativa_popular.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_023_2025_altera_cod_trib_iss.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no_025_2025_-_limitacao_andar.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_029_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_030_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_031_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_no_032_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_033_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_no_034_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_numero_35_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_numero_36_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_numero_37_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_numero_38_de_2025_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_no_039_2025_loteria_municipal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_041_2025_-_calcadao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_no_045_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_lei_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/224/pl_049_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/225/pl_050_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/228/ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/231/pl_052_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/229/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/243/pl_054_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/242/pl_055_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/241/pl_056_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/240/pl_057_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/239/pl_059_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/237/pl_060_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/235/pl_062_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/234/pl_063_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/233/pl_064_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/232/pl_065_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/230/pl_66_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_068.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_no_012_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/14/emenda_modificativa_n_001_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/15/emenda_supressiva_n_002_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/47/lei_municipal_no_1735_2025_-_comercializacao_fogos_artificio.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/48/lm_no_1737_2025_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/49/lm_no_1738_-_institui_o_dia_municipal_do_jovem_do_campo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/46/lm_no_1740_2025_refis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/37/lm_no_1741_2025_-_dispoes_sobre_a_criacao_do_procampo_finalizado.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/38/lm_no_1742_-_folga_aniversario.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/39/lm_no_1743_2025_-_pme.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/40/lm_no_1744_de_2025_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/41/lm_no_1745_2025_-_modalidades_de_ensino_afonso_pena.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/42/lm_no_1746_2025_-_reestrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/43/lei_municipal_no_1747_2025_de_23_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/44/lei_municipal_1748_de_29_de_julho_de_2025_w._2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/45/lei_municipal_1749_de_29_de_julho_de_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/62/lm_no_1750_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/65/lei_municipal_1751_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/64/lei_municipal_1752_de_13_de_agosto_de_2025__ok.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/63/lm_no_1753_2025_imprensa_oficial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/76/lm_no_1754_2025_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/77/lm_no_1755_2025_-_conselho_idoso.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/78/lm_no_1756_2025_-_fundo_m_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/79/lm_no_1757_2025_revoga_dispositivos_1171.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/201/lm_no_1759_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/213/lm_no_1760_2025_codema.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/212/lm_no_1761_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/211/lm_no_1762_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/210/lm_no_1763_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/209/lm_no_1764_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/208/lm_no_1765_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/222/lm_no_1767_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/221/lm_no_1768_2025_caaminho_do_comercio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/220/lm_no_1769_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/219/lm_no_1770_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/218/lm_no_1771_2025_cmdm.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/217/lm_no_1774_2025_protocolo_acispes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/216/lm_no_1775_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/205/lm_no_1778_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/204/lm_no_1781_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/203/lm_no_1782_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2025/214/lm_no_1784_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>