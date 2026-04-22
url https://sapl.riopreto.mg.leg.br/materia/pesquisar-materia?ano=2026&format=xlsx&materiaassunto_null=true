--- v0 (2026-03-04)
+++ v1 (2026-04-22)
@@ -10,302 +10,447 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="133">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_no_001_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_no_001_2026.pdf</t>
   </si>
   <si>
     <t>Institui feriado municipal, o dia 06 de janeiro, em comemoração à Festa em louvor a Santos Reis."</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_no_002_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_no_002_2026.pdf</t>
   </si>
   <si>
     <t>Institui o feriado de Corpus Christi no Município de Rio Preto/MG e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/246/projeto_de_lei_no_003_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/246/projeto_de_lei_no_003_2026.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 100, da Lei Municipal nº 1.614/2021 que “Dispõe sobre a Estrutura Administrativa e Organizacional do Município de Rio Preto/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/247/projeto_de_lei_no_004_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/247/projeto_de_lei_no_004_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o agendamento de consultas por telefone aos pacientes idosos e portadores de necessidades especiais nas unidades de saúde de Rio Preto e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/248/projeto_de_lei_no_005_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/248/projeto_de_lei_no_005_2026.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público no município de Rio Preto/MG</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CHARLES ALBERTO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/249/projeto_de_lei_no_006_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/249/projeto_de_lei_no_006_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo ao Esporte de Base e autoriza o Poder Executivo a conceder apoio institucional e auxílio de custo a atletas do município, e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora - Md</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/250/projeto_de_lei_no_007_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/250/projeto_de_lei_no_007_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Revisão Geral Anual dos vencimentos dos servidores da Câmara Municipal de Rio Preto, nos termos do art. 37, X da Constituição Federal</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_no_009_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_no_009_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura Créditos Adicionais Suplementares com os recursos do Superávit Financeiro apurado no Balanço Patrimonial do Exercício Anterior</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_no_010_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_no_010_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Procampo – Programa Municipal de Apoio ao Desenvolvimento Rural e dá providências necessárias”.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_011_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_011_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio à Implantação e Manutenção de Mata-Burros nas Estradas Rurais do Município de Rio Preto – MG, e dá outras providências.</t>
   </si>
   <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>RODRIGO MAGALHÃES TEIXEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/340/projeto_de_lei_no_12_2026_institui_ponto_facultativo.pdf</t>
+  </si>
+  <si>
+    <t>Institui ponto facultativo municipal no aniversário de fundação do município de Rio Preto.</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_no_013_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal (REFIS 2026) do Município de Rio Preto e dá outras providências”</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_no_014_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a firmar convênio com a Associação das Cidades Históricas de Minas Gerais e dá outras providências</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/342/projeto_de_lei_no_015_2026.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o valor mínimo para o ajuizamento das execuções fiscais e estabelece mecanismos para o incremento da cobrança judicial e extrajudicial da dívida_x000D_
+ativa do Município de Rio Preto, das Autarquias, dos Institutos e das Fundações Públicas</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/343/projeto_de_lei_no_016_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta classe de imóvel à Tabela III-A, da Lei Municipal nº 1.567/2019</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_no_017_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o ordenamento, a manutenção e a remoção de fiação aérea e equipamentos instalados na infraestrutura de postes no Município de Rio Preto, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>1766</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>Lei Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/349/lm_1766_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de alimentação para alunos de baixa renda durante as férias escolares no Município de Rio Preto/MG</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>1773</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/350/lm_1773_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal para a Ação Climática.</t>
+  </si>
+  <si>
     <t>215</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>L</t>
-[...5 lines deleted...]
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/215/lm_no_1776_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/215/lm_no_1776_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento e a declaração de utilidade pública de entidades civis sem fins lucrativos no âmbito do Município de Rio Preto e dá outras providências.</t>
   </si>
   <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/352/lm_1779_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a utilização de propaganda pública do serviço público do Município de Rio Preto/MG e dá outras providências.</t>
+  </si>
+  <si>
     <t>207</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/207/lm_1780_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/207/lm_1780_2026.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Leite" no Município de Rio Preto - MG.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/281/lm_1785_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/281/lm_1785_2026.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/253/lm_1786_2026_-_denomina_praca_matadouro.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/253/lm_1786_2026_-_denomina_praca_matadouro.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Rio Preto - MG (Pracinha antigo Matadouro)</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/285/lm_1787_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/285/lm_1787_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Utilidade Pública para à ONG Amor Tem 4 Patas Rio Preto/Parapeúna e dá outras providências.</t>
   </si>
   <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>1788</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/286/lm_1788_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui feriado municipal, o dia 06 de janeiro, em comemoração à Festa em louvor a Santos Reis</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>1789</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/287/lm_1789_2026.pdf</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>1791</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre Revisão Geral Anual dos vencimentos dos servidores da Câmara Municipal de Rio Preto, nos termos do art. 37, X da Constituição Federal.</t>
+  </si>
+  <si>
     <t>255</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/255/regimento_interno_-_resolucao_no_01_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/255/regimento_interno_-_resolucao_no_01_2026.pdf</t>
   </si>
   <si>
     <t>Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/254/regimento_interno_-_resolucao_no_01_2026.pdf</t>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/254/regimento_interno_-_resolucao_no_01_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Rio Preto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -612,68 +757,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/246/projeto_de_lei_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/247/projeto_de_lei_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/248/projeto_de_lei_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/249/projeto_de_lei_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/250/projeto_de_lei_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/215/lm_no_1776_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/207/lm_1780_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/281/lm_1785_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/253/lm_1786_2026_-_denomina_praca_matadouro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/285/lm_1787_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/255/regimento_interno_-_resolucao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/254/regimento_interno_-_resolucao_no_01_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/246/projeto_de_lei_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/247/projeto_de_lei_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/248/projeto_de_lei_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/249/projeto_de_lei_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/250/projeto_de_lei_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/340/projeto_de_lei_no_12_2026_institui_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_no_013_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_no_014_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/342/projeto_de_lei_no_015_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/343/projeto_de_lei_no_016_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_no_017_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/349/lm_1766_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/350/lm_1773_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/215/lm_no_1776_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/352/lm_1779_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/207/lm_1780_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/281/lm_1785_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/253/lm_1786_2026_-_denomina_praca_matadouro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/285/lm_1787_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/286/lm_1788_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/287/lm_1789_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/255/regimento_interno_-_resolucao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/254/regimento_interno_-_resolucao_no_01_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="167.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -924,219 +1069,522 @@
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>56</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>57</v>
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>81</v>
       </c>
       <c r="E18" t="s">
         <v>82</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H18" t="s">
         <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" t="s">
+        <v>81</v>
+      </c>
+      <c r="E20" t="s">
+        <v>82</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" t="s">
+        <v>81</v>
+      </c>
+      <c r="E21" t="s">
+        <v>82</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" t="s">
+        <v>82</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" t="s">
+        <v>82</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" t="s">
+        <v>82</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>124</v>
+      </c>
+      <c r="E29" t="s">
+        <v>125</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>129</v>
+      </c>
+      <c r="E30" t="s">
+        <v>130</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>