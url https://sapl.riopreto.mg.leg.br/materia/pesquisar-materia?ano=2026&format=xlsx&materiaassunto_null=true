--- v1 (2026-04-22)
+++ v2 (2026-06-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="154">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -248,50 +248,113 @@
 ativa do Município de Rio Preto, das Autarquias, dos Institutos e das Fundações Públicas</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/343/projeto_de_lei_no_016_2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta classe de imóvel à Tabela III-A, da Lei Municipal nº 1.567/2019</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_no_017_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento, a manutenção e a remoção de fiação aérea e equipamentos instalados na infraestrutura de postes no Município de Rio Preto, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_de_lei_no_018_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a produção de recicláveis e a comercialização de bens públicos da Usina de Triagem e Compostagem de Resíduos - UTC de Preto MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_no_019_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a disponibilizar máquinas, veículos e equipamentos públicos para atendimento a produtores rurais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/495/projeto_de_lei_no_020_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a fornecer transporte de pessoas para participação em eventos esportivos, regulamenta a concessão de apoio financeiro a atletas e equipes esportivas que representem o Município em competições oficiais e dá outras providências</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_no_021_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>ONDINA DALVA PAIVA DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_no_022_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.240, de 28 de maio de 2009, para atualizar as normas de proteção e bem-estar animal, instituir medidas de combate aos maus tratos contra cães e gatos no Município de Rio Preto-MG e dar outras providências</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/349/lm_1766_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de alimentação para alunos de baixa renda durante as férias escolares no Município de Rio Preto/MG</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>1773</t>
   </si>
@@ -757,69 +820,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/246/projeto_de_lei_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/247/projeto_de_lei_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/248/projeto_de_lei_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/249/projeto_de_lei_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/250/projeto_de_lei_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/340/projeto_de_lei_no_12_2026_institui_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_no_013_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_no_014_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/342/projeto_de_lei_no_015_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/343/projeto_de_lei_no_016_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_no_017_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/349/lm_1766_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/350/lm_1773_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/215/lm_no_1776_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/352/lm_1779_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/207/lm_1780_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/281/lm_1785_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/253/lm_1786_2026_-_denomina_praca_matadouro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/285/lm_1787_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/286/lm_1788_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/287/lm_1789_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/255/regimento_interno_-_resolucao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/254/regimento_interno_-_resolucao_no_01_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/246/projeto_de_lei_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/247/projeto_de_lei_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/248/projeto_de_lei_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/249/projeto_de_lei_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/250/projeto_de_lei_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/340/projeto_de_lei_no_12_2026_institui_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_no_013_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei_no_014_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/342/projeto_de_lei_no_015_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/343/projeto_de_lei_no_016_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_no_017_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_de_lei_no_018_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_no_019_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/495/projeto_de_lei_no_020_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_no_021_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_no_022_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/349/lm_1766_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/350/lm_1773_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/215/lm_no_1776_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/352/lm_1779_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/207/lm_1780_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/281/lm_1785_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/253/lm_1786_2026_-_denomina_praca_matadouro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/285/lm_1787_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/286/lm_1788_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/287/lm_1789_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/255/regimento_interno_-_resolucao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopreto.mg.leg.br/media/sapl/public/materialegislativa/2026/254/regimento_interno_-_resolucao_no_01_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="122.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="167.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="229.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1219,372 +1282,504 @@
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E18" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>102</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="E24" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="E25" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="E26" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="E28" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="E29" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D30" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="E30" t="s">
-        <v>130</v>
+        <v>103</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H30" t="s">
         <v>132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>134</v>
+      </c>
+      <c r="D31" t="s">
+        <v>102</v>
+      </c>
+      <c r="E31" t="s">
+        <v>103</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>138</v>
+      </c>
+      <c r="D32" t="s">
+        <v>102</v>
+      </c>
+      <c r="E32" t="s">
+        <v>103</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>141</v>
+      </c>
+      <c r="D33" t="s">
+        <v>102</v>
+      </c>
+      <c r="E33" t="s">
+        <v>103</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>145</v>
+      </c>
+      <c r="E34" t="s">
+        <v>146</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>150</v>
+      </c>
+      <c r="E35" t="s">
+        <v>151</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H35" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>